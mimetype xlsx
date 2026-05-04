--- v0 (2025-12-14)
+++ v1 (2026-05-04)
@@ -1701,51 +1701,51 @@
     <row r="2" spans="1:4">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="0">
         <v>0.2081</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
-        <v>0.1221</v>
+        <v>0.1222</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="0">
         <v>0.2443</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>11</v>
@@ -2135,51 +2135,51 @@
     <row r="33" spans="1:4">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D33" s="0">
         <v>0.1268</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D34" s="0">
-        <v>2.7718</v>
+        <v>2.7719</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="0">
         <v>0.2725</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>73</v>
@@ -2723,51 +2723,51 @@
     <row r="75" spans="1:4">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>151</v>
       </c>
       <c r="D75" s="0">
         <v>0.2335</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>153</v>
       </c>
       <c r="D76" s="0">
-        <v>0.3758</v>
+        <v>0.3759</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D77" s="0">
         <v>0.4416</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>157</v>
@@ -3549,51 +3549,51 @@
     <row r="134" spans="1:4">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>269</v>
       </c>
       <c r="D134" s="0">
         <v>0.2081</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>270</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>271</v>
       </c>
       <c r="D135" s="0">
-        <v>0.4472</v>
+        <v>0.4473</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D136" s="0">
         <v>0.2081</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>275</v>
@@ -3773,79 +3773,79 @@
     <row r="150" spans="1:4">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>300</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>301</v>
       </c>
       <c r="D150" s="0">
         <v>0.3242</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>303</v>
       </c>
       <c r="D151" s="0">
-        <v>0.1174</v>
+        <v>0.1175</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>305</v>
       </c>
       <c r="D152" s="0">
         <v>0.155</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>306</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>307</v>
       </c>
       <c r="D153" s="0">
-        <v>0.1221</v>
+        <v>0.1222</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>309</v>
       </c>
       <c r="D154" s="0">
         <v>0.3406</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>311</v>
@@ -3871,93 +3871,93 @@
     <row r="157" spans="1:4">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>314</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>315</v>
       </c>
       <c r="D157" s="0">
         <v>0.0893</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>317</v>
       </c>
       <c r="D158" s="0">
-        <v>0.1174</v>
+        <v>0.1175</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>319</v>
       </c>
       <c r="D159" s="0">
         <v>0.3993</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>321</v>
       </c>
       <c r="D160" s="0">
         <v>0.2772</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>323</v>
       </c>
       <c r="D161" s="0">
-        <v>0.1221</v>
+        <v>0.1222</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>325</v>
       </c>
       <c r="D162" s="0">
         <v>0.2147</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>327</v>
@@ -3969,51 +3969,51 @@
     <row r="164" spans="1:4">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D164" s="0">
         <v>0.2081</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>331</v>
       </c>
       <c r="D165" s="0">
-        <v>0.606</v>
+        <v>0.6061</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>333</v>
       </c>
       <c r="D166" s="0">
         <v>0.1926</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>335</v>
@@ -4039,51 +4039,51 @@
     <row r="169" spans="1:4">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>338</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>339</v>
       </c>
       <c r="D169" s="0">
         <v>0.2081</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>341</v>
       </c>
       <c r="D170" s="0">
-        <v>0.1174</v>
+        <v>0.1175</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>342</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>343</v>
       </c>
       <c r="D171" s="0">
         <v>0.2081</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>345</v>
@@ -4123,51 +4123,51 @@
     <row r="175" spans="1:4">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>351</v>
       </c>
       <c r="D175" s="0">
         <v>0.1456</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D176" s="0">
-        <v>0.1174</v>
+        <v>0.1175</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>354</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>355</v>
       </c>
       <c r="D177" s="0">
         <v>0.2208</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>356</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>357</v>
@@ -4263,51 +4263,51 @@
     <row r="185" spans="1:4">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>370</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>371</v>
       </c>
       <c r="D185" s="0">
         <v>0.3336</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>372</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>373</v>
       </c>
       <c r="D186" s="0">
-        <v>0.3213</v>
+        <v>0.3214</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>374</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>375</v>
       </c>
       <c r="D187" s="0">
         <v>0.3026</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>376</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>377</v>
@@ -4585,51 +4585,51 @@
     <row r="208" spans="1:4">
       <c r="A208" s="0">
         <v>207</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>416</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>417</v>
       </c>
       <c r="D208" s="0">
         <v>0.155</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="0">
         <v>208</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>418</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>419</v>
       </c>
       <c r="D209" s="0">
-        <v>0.466</v>
+        <v>0.4661</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="0">
         <v>209</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>420</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>421</v>
       </c>
       <c r="D210" s="0">
         <v>0.2081</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="0">
         <v>210</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>423</v>
@@ -4655,51 +4655,51 @@
     <row r="213" spans="1:4">
       <c r="A213" s="0">
         <v>212</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>426</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D213" s="0">
         <v>0.296</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="0">
         <v>213</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>428</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>429</v>
       </c>
       <c r="D214" s="0">
-        <v>0.1174</v>
+        <v>0.1175</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="0">
         <v>214</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>430</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>431</v>
       </c>
       <c r="D215" s="0">
         <v>0.3101</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>