--- v0 (2025-12-22)
+++ v1 (2026-05-04)
@@ -32,1482 +32,1482 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="524">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>8,9135</t>
+    <t>9,4005</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>5,2314</t>
+    <t>5,5172</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>10,4628</t>
+    <t>11,0345</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>13,2193</t>
+    <t>13,9416</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>12,0724</t>
+    <t>12,7321</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>9,8592</t>
+    <t>10,3979</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>5,674</t>
+    <t>5,9841</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>17,1026</t>
+    <t>18,0371</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>5,4326</t>
+    <t>5,7294</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>10,664</t>
+    <t>11,2467</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>14,0845</t>
+    <t>14,8541</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>8,2495</t>
+    <t>8,7003</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>3,2193</t>
+    <t>3,3952</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,3481</t>
+    <t>11,9682</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>12,6761</t>
+    <t>13,3687</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>11,67</t>
+    <t>12,3077</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>14,8893</t>
+    <t>15,7029</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>3,2394</t>
+    <t>3,4164</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,326</t>
+    <t>4,5623</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>118,7123</t>
+    <t>125,1989</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>7,8471</t>
+    <t>8,2759</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>7,5453</t>
+    <t>7,9576</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>8,6298</t>
+    <t>9,1013</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>6,841</t>
+    <t>7,2149</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>4,829</t>
+    <t>5,0928</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>6,2374</t>
+    <t>6,5782</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>18,3501</t>
+    <t>19,3528</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>3,6217</t>
+    <t>3,8196</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>7,2435</t>
+    <t>7,6393</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>12,4145</t>
+    <t>13,0928</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>4,0644</t>
+    <t>4,2865</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>7,4447</t>
+    <t>7,8515</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>17,7062</t>
+    <t>18,6737</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>8,6519</t>
+    <t>9,1247</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>10,2616</t>
+    <t>10,8223</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>11,328</t>
+    <t>11,9469</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>8,1087</t>
+    <t>8,5517</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>9,4567</t>
+    <t>9,9735</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>17,9074</t>
+    <t>18,8859</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>11,0664</t>
+    <t>11,6711</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>9,0543</t>
+    <t>9,5491</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,0785</t>
+    <t>13,7931</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>12,9779</t>
+    <t>13,687</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>2,4145</t>
+    <t>2,5464</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
+    <t>10,5464</t>
+  </si>
+  <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>16,0966</t>
+    <t>16,9761</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>18,9135</t>
+    <t>19,9469</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>8,0483</t>
+    <t>8,4881</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>15,9155</t>
+    <t>16,7851</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>11,4688</t>
+    <t>12,0955</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>6,4386</t>
+    <t>6,7905</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>9,2555</t>
+    <t>9,7613</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>7,6459</t>
+    <t>8,0637</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>14,4869</t>
+    <t>15,2785</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>8,3702</t>
+    <t>8,8276</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>9,7183</t>
+    <t>10,2493</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>9,1952</t>
+    <t>9,6976</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>12,2736</t>
+    <t>12,9443</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>14,0443</t>
+    <t>14,8117</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>4,2254</t>
+    <t>4,4562</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>9,6579</t>
+    <t>10,1857</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>7,0423</t>
+    <t>7,4271</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>5,6338</t>
+    <t>5,9416</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>10,8652</t>
+    <t>11,4589</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>24,1449</t>
+    <t>25,4642</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>19,1549</t>
+    <t>20,2016</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>4,8692</t>
+    <t>5,1353</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>23,4809</t>
+    <t>24,7639</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>3,4205</t>
+    <t>3,6074</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>13,2797</t>
+    <t>14,0053</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>7,5855</t>
-[...1 lines deleted...]
-  <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>18,1087</t>
+    <t>19,0981</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>13,8833</t>
+    <t>14,6419</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>5,0302</t>
+    <t>5,305</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,6398</t>
+    <t>7,0027</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>14,5875</t>
+    <t>15,3846</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>3,8229</t>
+    <t>4,0318</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>11,8712</t>
+    <t>12,5199</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>25,9557</t>
+    <t>27,374</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>6,7606</t>
+    <t>7,13</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,2676</t>
+    <t>11,8833</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>7,3038</t>
+    <t>7,7029</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,1529</t>
+    <t>12,817</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>16,1972</t>
+    <t>17,0822</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>14,2857</t>
+    <t>15,0663</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>13,7626</t>
+    <t>14,5146</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>12,9577</t>
+    <t>13,6658</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>13,4809</t>
+    <t>14,2175</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>4,6278</t>
+    <t>4,8806</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>1,6097</t>
+    <t>1,6976</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>20,1207</t>
+    <t>21,2202</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1544,66 +1544,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>19,9598</t>
+    <t>21,0504</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>11,5895</t>
+    <t>12,2228</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>
@@ -2984,1060 +2984,1060 @@
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>192</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="D75" s="0">
-        <v>10</v>
+      <c r="D75" s="0" t="s">
+        <v>196</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="D147" s="0" t="s">
         <v>365</v>
+      </c>
+      <c r="D147" s="0">
+        <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>366</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>367</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>369</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>370</v>
@@ -4203,65 +4203,65 @@
     <row r="161" spans="1:4">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>399</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>400</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>401</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>402</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>404</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>405</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>406</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>407</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>408</v>
@@ -4945,51 +4945,51 @@
     <row r="214" spans="1:4">
       <c r="A214" s="0">
         <v>213</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>520</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>521</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="0">
         <v>214</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>523</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">